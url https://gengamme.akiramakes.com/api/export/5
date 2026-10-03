--- v0 (2026-08-04)
+++ v1 (2026-10-03)
@@ -1,1994 +1,3046 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nicomaticfr-my.sharepoint.com/personal/g_cunha_nicomatic_fr/Documents/Bureau/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{A0CAE899-50AE-4BD9-9A7C-179CF7D61872}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{66FE9DBF-2697-4FD8-9A6B-AA5638AAA317}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet sheetId="9" name="IR Original" state="visible" r:id="rId4"/>
+    <sheet name="IR Original" sheetId="9" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="171027"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E64" i="9" l="1"/>
+  <c r="B63" i="9"/>
+  <c r="B61" i="9"/>
+  <c r="S3" i="9"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="99">
-[...7 lines deleted...]
-    <t>DF.NS.0007.04</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="91">
+  <si>
+    <t>Validé</t>
+  </si>
+  <si>
+    <t>Nom :</t>
+  </si>
+  <si>
+    <t>Prénom :</t>
+  </si>
+  <si>
+    <t>Avance : 100%</t>
+  </si>
+  <si>
+    <t>CANAL 1</t>
+  </si>
+  <si>
+    <t>CANAL 2</t>
+  </si>
+  <si>
+    <t>Rédigé</t>
   </si>
   <si>
     <t>Indice :</t>
   </si>
   <si>
-    <t>e</t>
-[...18 lines deleted...]
-  <si>
     <t>Référence de la pièce :</t>
   </si>
   <si>
-    <t>14426</t>
-[...13 lines deleted...]
-    <t>Sur la face de la pièce en G132</t>
+    <t>Pièce à réaliser + contour de la pièce indiquant le travail d'outils :</t>
   </si>
   <si>
     <t>Pince principale :</t>
   </si>
   <si>
-    <t>Ø2.00 F10</t>
-[...14 lines deleted...]
-    <t>CANAL 1</t>
+    <t>TOURNAGE</t>
+  </si>
+  <si>
+    <t>GEOMETRIE</t>
   </si>
   <si>
     <t>……………………………</t>
   </si>
   <si>
     <r>
       <t>X</t>
     </r>
     <r>
       <rPr>
-        <family val="2"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <t>Y</t>
     </r>
     <r>
       <rPr>
-        <family val="2"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <t>Z</t>
     </r>
     <r>
       <rPr>
-        <family val="2"/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>ID:ref</t>
+    <t>T3100</t>
+  </si>
+  <si>
+    <t>T100</t>
+  </si>
+  <si>
+    <t>T31 OFFSET</t>
+  </si>
+  <si>
+    <t>T1 OFFSET</t>
+  </si>
+  <si>
+    <t>T3200</t>
+  </si>
+  <si>
+    <t>T200</t>
+  </si>
+  <si>
+    <t>T32 OFFSET</t>
+  </si>
+  <si>
+    <t>T2 OFFSET</t>
+  </si>
+  <si>
+    <t>T3300</t>
+  </si>
+  <si>
+    <t>T300</t>
+  </si>
+  <si>
+    <t>T33 OFFSET</t>
+  </si>
+  <si>
+    <t>T3 OFFSET</t>
+  </si>
+  <si>
+    <t>T400</t>
+  </si>
+  <si>
+    <t>T4 OFFSET</t>
+  </si>
+  <si>
+    <t>T2100</t>
+  </si>
+  <si>
+    <t>T21 OFFSET</t>
+  </si>
+  <si>
+    <t>T500</t>
+  </si>
+  <si>
+    <t>T5 OFFSET</t>
+  </si>
+  <si>
+    <t>T600</t>
+  </si>
+  <si>
+    <t>T2200</t>
+  </si>
+  <si>
+    <t>T6 OFFSET</t>
+  </si>
+  <si>
+    <t>T22 OFFSET</t>
+  </si>
+  <si>
+    <t>T2300</t>
+  </si>
+  <si>
+    <t>T23 OFFSET</t>
   </si>
   <si>
     <t>T1100</t>
   </si>
   <si>
-    <t>Ø0.715</t>
-[...5 lines deleted...]
-    <t>GEOMETRIE</t>
+    <t>T1300</t>
   </si>
   <si>
     <t>T11 OFFSET</t>
   </si>
   <si>
-    <t>ID:diametre</t>
-[...38 lines deleted...]
-    <t>T200</t>
+    <t>T13 OFFSET</t>
+  </si>
+  <si>
+    <t>T2400</t>
   </si>
   <si>
     <t>T1200</t>
   </si>
   <si>
-    <t>T2 OFFSET</t>
+    <t>T1400</t>
   </si>
   <si>
     <t>T12 OFFSET</t>
   </si>
   <si>
-    <t>T42 OFFSET</t>
-[...48 lines deleted...]
-  <si>
     <t>T14 OFFSET</t>
-  </si>
-[...88 lines deleted...]
-    <t>Temps de prod seconde :</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <family val="2"/>
         <sz val="10"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t xml:space="preserve">    </t>
     </r>
     <r>
       <rPr>
-        <family val="2"/>
         <sz val="10"/>
         <rFont val="Arial"/>
+        <family val="2"/>
       </rPr>
       <t>p/h</t>
     </r>
   </si>
   <si>
-    <t>Avance : 100%</t>
+    <t>Jauge outil Canal 1 :</t>
+  </si>
+  <si>
+    <t>Jauge outil Canal 2 :</t>
+  </si>
+  <si>
+    <t>Tournage : BANC APPLITEC
+Transversaux : Sur Ø de barre
+Col de cygne : Sur la face de la barre</t>
+  </si>
+  <si>
+    <t>Dossier commun :</t>
+  </si>
+  <si>
+    <t>T24 OFFSET</t>
+  </si>
+  <si>
+    <t>Réglage de l'embarreur :
+La poussé :</t>
+  </si>
+  <si>
+    <t>Instruction de réglages     STAR SR10J</t>
+  </si>
+  <si>
+    <t>CUNHA</t>
+  </si>
+  <si>
+    <t>Laiton</t>
+  </si>
+  <si>
+    <t>T42 OFFSET</t>
+  </si>
+  <si>
+    <t>T43 OFFSET</t>
+  </si>
+  <si>
+    <t>T44 OFFSET</t>
+  </si>
+  <si>
+    <t>T45 OFFSET</t>
+  </si>
+  <si>
+    <t>T46 OFFSET</t>
+  </si>
+  <si>
+    <t>TRANSVERSAUX</t>
+  </si>
+  <si>
+    <t>CONTRE OPERATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lg pièce :    </t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>Contre pince:</t>
+  </si>
+  <si>
+    <t>Matière :</t>
+  </si>
+  <si>
+    <t>Informations complémentaires</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tête 1 :
+Tête 2 :
+</t>
+  </si>
+  <si>
+    <t>≈</t>
+  </si>
+  <si>
+    <t>Sur la face de la pièce en G132</t>
+  </si>
+  <si>
+    <t>Rédigé le :</t>
+  </si>
+  <si>
+    <t>Validé le :</t>
+  </si>
+  <si>
+    <t>Pièces / barre :</t>
+  </si>
+  <si>
+    <t>Temps de prod seconde :</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+        %   </t>
+  </si>
+  <si>
+    <t>N° de dossier :</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <t>ID:ref</t>
+  </si>
+  <si>
+    <t>ID:dossierfab</t>
+  </si>
+  <si>
+    <t>ID:diametre</t>
+  </si>
+  <si>
+    <t>ID:lgpce</t>
+  </si>
+  <si>
+    <t>ID:PO</t>
+  </si>
+  <si>
+    <t>ID:plaquette</t>
+  </si>
+  <si>
+    <t>ID:armoir</t>
+  </si>
+  <si>
+    <t>ID:usinage</t>
+  </si>
+  <si>
+    <t>ID:diametre_cb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="43" x14ac:knownFonts="1">
     <font>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <family val="2"/>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <sz val="20"/>
-      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <sz val="14"/>
-      <name val="Arial"/>
     </font>
     <font>
-      <color rgb="FF0000FF"/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <sz val="11"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <name val="Arial"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <sz val="9"/>
-      <name val="Arial"/>
     </font>
     <font>
-      <color rgb="FF0000FF"/>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <sz val="10"/>
-      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <color rgb="FF0000FF"/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
       <family val="2"/>
-      <sz val="9"/>
-      <name val="Arial"/>
     </font>
     <font>
       <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <sz val="11"/>
-      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <color rgb="FF0000FF"/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <sz val="11"/>
-[...5 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <sz val="16"/>
-      <name val="Arial"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...1 lines deleted...]
-      <color rgb="FF0000FF"/>
       <family val="2"/>
-      <sz val="12"/>
-      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
-      <family val="2"/>
       <sz val="11"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF0000FF"/>
+      <name val="Lucida Handwriting"/>
+      <family val="4"/>
+    </font>
+    <font>
       <sz val="9"/>
       <name val="Arial"/>
-    </font>
-[...1 lines deleted...]
-      <color theme="0"/>
       <family val="2"/>
-      <sz val="10"/>
-      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <color rgb="FF0000FF"/>
+      <sz val="20"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <sz val="10"/>
-      <name val="Calibri"/>
     </font>
     <font>
       <b/>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color rgb="FF0000FF"/>
+      <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <sz val="8"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <sz val="10"/>
       <color theme="9"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <sz val="10"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <sz val="16"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
       <sz val="12"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
-      <color rgb="FF0000FF"/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <sz val="16"/>
-      <name val="Arial"/>
     </font>
     <font>
+      <b/>
+      <sz val="9"/>
       <color rgb="FF0000FF"/>
-      <family val="4"/>
-[...1 lines deleted...]
-      <name val="Lucida Handwriting"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7030A0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="49">
+  <borders count="57">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...10 lines deleted...]
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...57 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...2 lines deleted...]
-      </right>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin"/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
-[...82 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...268 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="244">
+  <cellXfs count="254">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="41" applyBorder="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="27" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="24" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="27" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="32" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="23" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="25" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="34" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="34" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="37" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="20" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="41" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="41" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="41" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="0" xfId="41" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="41" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="19" xfId="41" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="23" fillId="0" borderId="11" xfId="41" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="43" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="27" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="11" fontId="23" fillId="0" borderId="0" xfId="41" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="27" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="36" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="12" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="33" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="44" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="40" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="27" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="24" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="24" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="27" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="27" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="27" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="28" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="34" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="27" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="34" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="31" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="35" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="42" fillId="0" borderId="24" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="28" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="41" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="41" fillId="0" borderId="24" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="48" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="49" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="47" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="41" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="53" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="53" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="14" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="29" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="24" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="17" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="16" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="23" borderId="18" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="50" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="39" fillId="0" borderId="52" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="39" fillId="0" borderId="38" xfId="41" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="45" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="26" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="32" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="30" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="51" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="31" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="22" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="21" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="30" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="32" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="41" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="24" borderId="0" xfId="41" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="25" borderId="22" xfId="41" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="18" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="22" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="9" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="41" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="19" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="10" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="56" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="14" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="48" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="48" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="36" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="10" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="11" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="18" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="12" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="41" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="55" xfId="41" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="41" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="54" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...129 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="15" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="45" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="18" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="26" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="19" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="42" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="46" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="50" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="39" xfId="41" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="38" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="45" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="19" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="42" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="46" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...182 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="41" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...196 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="24" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="36" xfId="41" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20 % - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20 % - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40 % - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60 % - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="23" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="24" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Avertissement" xfId="25" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Calcul" xfId="26" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Cellule liée" xfId="27" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Entrée" xfId="28" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Insatisfaisant" xfId="29" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Neutre" xfId="30" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="41" xr:uid="{7832A95A-D549-4082-AB0E-0FC76AA445F5}"/>
+    <cellStyle name="Satisfaisant" xfId="31" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Sortie" xfId="32" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Texte explicatif" xfId="33" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Titre" xfId="34" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Titre 1" xfId="35" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Titre 2" xfId="36" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Titre 3" xfId="37" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Titre 4" xfId="38" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="39" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Vérification" xfId="40" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFD9D9D9"/>
+      <color rgb="FF0000FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>50937</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>30342</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="995772" cy="271440"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1">
+        <xdr:cNvPr id="2" name="Image 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EF7DE8C-AFDC-4713-939D-4285FB343A9D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="50937" y="30342"/>
+          <a:ext cx="995772" cy="271440"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>47626</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>15181</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="893998" cy="316123"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 2">
+        <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B368629-A9C8-4654-BE3B-3041DE19D3FA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="19019" t="42450" r="65308" b="39606"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr>
+      <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="13001626" y="15181"/>
+          <a:ext cx="893998" cy="316123"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>332105</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>94464</xdr:rowOff>
     </xdr:to>
-    <xdr:pic>
-[...1 lines deleted...]
-        <xdr:cNvPr id="3" name="Picture 3">
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="4" name="Groupe 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED77001F-1733-4583-905A-4934BFDBDDB3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvPicPr>
-[...9 lines deleted...]
-      <xdr:spPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="0" cy="0"/>
+          <a:off x="2177733" y="7255669"/>
+          <a:ext cx="2598578" cy="1863733"/>
+          <a:chOff x="9487332" y="6093817"/>
+          <a:chExt cx="4290410" cy="2885026"/>
         </a:xfrm>
-        <a:prstGeom prst="rect">
-[...3 lines deleted...]
-    </xdr:pic>
+      </xdr:grpSpPr>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="5" name="Image 4" descr="Image associÃ©e">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1062B04-324E-DBC7-9C70-B812E158943A}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="9487332" y="6093817"/>
+            <a:ext cx="4290410" cy="2885026"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="6" name="Signe Plus 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70FB8732-2B37-36D2-F697-B08472B5DC11}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="11903180" y="6770118"/>
+            <a:ext cx="111672" cy="123982"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathPlus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="7" name="Signe Plus 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3A9BE87-BA5F-A5A1-0EBB-A6609C2531B5}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="12064935" y="6547642"/>
+            <a:ext cx="111672" cy="119049"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathPlus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="8" name="Signe Plus 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05656882-B766-6790-AD78-8A2D32D77C09}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="13065910" y="7912947"/>
+            <a:ext cx="111672" cy="123983"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathPlus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="9" name="Signe Plus 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B55ECD7-E90F-0343-3D75-415DD4C212DC}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="13015904" y="8139337"/>
+            <a:ext cx="111672" cy="123982"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathPlus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="10" name="Signe Plus 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB0BF0DF-B7BE-6399-CE68-F3D6DF62A2DE}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="9957869" y="6696300"/>
+            <a:ext cx="115584" cy="121431"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathPlus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="11" name="Signe Moins 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18230FC3-A0FA-BF3B-0347-605894E93179}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="9528742" y="6450467"/>
+            <a:ext cx="135495" cy="109007"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathMinus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="12" name="Signe Moins 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F06E2AEB-C192-74ED-FC8C-A8C06CC54015}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="13490802" y="7999129"/>
+            <a:ext cx="135495" cy="111559"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathMinus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="13" name="Signe Moins 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B10A56F-0FD1-1DDC-0B5B-795CE6356C1F}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="13446749" y="8281647"/>
+            <a:ext cx="135495" cy="111558"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathMinus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="14" name="Signe Moins 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C7CC440-EB27-F603-BAAC-9F8BD477C9B5}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="12242006" y="6963626"/>
+            <a:ext cx="135495" cy="111558"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathMinus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="15" name="Signe Moins 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27181109-91A7-D38F-F30F-6E9AAB4A0CB1}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="12382500" y="6738428"/>
+            <a:ext cx="139407" cy="111558"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathMinus">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="fr-FR" sz="1100"/>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2232,2441 +3284,2478 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{301E5CCF-5E05-436A-B4B9-60253C2316DF}">
   <dimension ref="A1:AY77"/>
   <sheetViews>
-    <sheetView workbookViewId="0" zoomScale="80" zoomScaleNormal="80">
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="K58" sqref="K58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="0.25" defaultColWidth="10.81640625" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.1796875" style="1" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="37" max="16384" width="10.81640625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="12.1796875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="7.26953125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="3.81640625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="7.26953125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="3.81640625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="0.1796875" style="4" customWidth="1"/>
+    <col min="8" max="8" width="11.7265625" style="4" customWidth="1"/>
+    <col min="9" max="10" width="6" style="4" customWidth="1"/>
+    <col min="11" max="11" width="11.7265625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="7.54296875" style="4" customWidth="1"/>
+    <col min="13" max="14" width="4.1796875" style="4" customWidth="1"/>
+    <col min="15" max="15" width="7.7265625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="0.1796875" style="4" customWidth="1"/>
+    <col min="17" max="17" width="10.81640625" style="4" customWidth="1"/>
+    <col min="18" max="20" width="7.1796875" style="4" customWidth="1"/>
+    <col min="21" max="21" width="0.1796875" style="4" customWidth="1"/>
+    <col min="22" max="22" width="6.7265625" style="4" customWidth="1"/>
+    <col min="23" max="23" width="9.453125" style="4" customWidth="1"/>
+    <col min="24" max="26" width="7.1796875" style="4" customWidth="1"/>
+    <col min="27" max="27" width="11.7265625" style="4" customWidth="1"/>
+    <col min="28" max="30" width="7.1796875" style="4" customWidth="1"/>
+    <col min="31" max="31" width="10.81640625" style="4"/>
+    <col min="32" max="32" width="14.90625" style="4" customWidth="1"/>
+    <col min="33" max="33" width="9.54296875" style="4" customWidth="1"/>
+    <col min="34" max="36" width="6.1796875" style="4" customWidth="1"/>
+    <col min="37" max="16384" width="10.81640625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" ht="0.65" customHeight="1" spans="1:30" x14ac:dyDescent="0.25">
-[...94 lines deleted...]
-      <c r="Q3" s="15" t="s">
+    <row r="1" spans="1:51" ht="0.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
+      <c r="W1" s="2"/>
+      <c r="X1" s="2"/>
+      <c r="Y1" s="2"/>
+      <c r="Z1" s="2"/>
+      <c r="AA1" s="2"/>
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="3"/>
+    </row>
+    <row r="2" spans="1:51" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="106" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="107"/>
+      <c r="R2" s="107"/>
+      <c r="S2" s="107"/>
+      <c r="T2" s="107"/>
+      <c r="U2" s="107"/>
+      <c r="V2" s="107"/>
+      <c r="W2" s="107"/>
+      <c r="X2" s="107"/>
+      <c r="Y2" s="107"/>
+      <c r="Z2" s="107"/>
+      <c r="AA2" s="107"/>
+      <c r="AB2" s="107"/>
+      <c r="AC2" s="107"/>
+      <c r="AD2" s="108"/>
+    </row>
+    <row r="3" spans="1:51" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="109" t="s">
+        <v>80</v>
+      </c>
+      <c r="B3" s="110"/>
+      <c r="C3" s="111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DF.NS.0007.04</t>
+        </is>
+      </c>
+      <c r="D3" s="111"/>
+      <c r="E3" s="111"/>
+      <c r="F3" s="111"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="R3" s="15"/>
-      <c r="S3" s="19" t="e">
+      <c r="I3" s="112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">e</t>
+        </is>
+      </c>
+      <c r="J3" s="112"/>
+      <c r="K3" s="113" t="s">
+        <v>70</v>
+      </c>
+      <c r="L3" s="114"/>
+      <c r="M3" s="115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Laiton</t>
+        </is>
+      </c>
+      <c r="N3" s="115"/>
+      <c r="O3" s="116"/>
+      <c r="P3" s="93"/>
+      <c r="Q3" s="114" t="s">
+        <v>77</v>
+      </c>
+      <c r="R3" s="114"/>
+      <c r="S3" s="117" t="e">
         <f>2800/(I6+T12)*1.1</f>
         <v>#VALUE!</v>
       </c>
-      <c r="T3" s="20"/>
-[...1 lines deleted...]
-      <c r="V3" s="22" t="s">
+      <c r="T3" s="118"/>
+      <c r="U3" s="97"/>
+      <c r="V3" s="119" t="s">
+        <v>56</v>
+      </c>
+      <c r="W3" s="120"/>
+      <c r="X3" s="120"/>
+      <c r="Y3" s="120"/>
+      <c r="Z3" s="120"/>
+      <c r="AA3" s="123" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB3" s="123"/>
+      <c r="AC3" s="123"/>
+      <c r="AD3" s="124"/>
+      <c r="AO3" s="31"/>
+      <c r="AY3" s="30"/>
+    </row>
+    <row r="4" spans="1:51" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="157" t="s">
         <v>8</v>
       </c>
-      <c r="W3" s="23"/>
-[...3 lines deleted...]
-      <c r="AA3" s="24" t="s">
+      <c r="B4" s="158"/>
+      <c r="C4" s="161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">14426</t>
+        </is>
+      </c>
+      <c r="D4" s="161"/>
+      <c r="E4" s="161"/>
+      <c r="F4" s="161"/>
+      <c r="G4" s="163"/>
+      <c r="H4" s="165" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="163"/>
+      <c r="J4" s="163"/>
+      <c r="K4" s="168" t="s">
+        <v>51</v>
+      </c>
+      <c r="L4" s="169"/>
+      <c r="M4" s="169"/>
+      <c r="N4" s="169"/>
+      <c r="O4" s="169"/>
+      <c r="P4" s="94"/>
+      <c r="Q4" s="127" t="s">
+        <v>53</v>
+      </c>
+      <c r="R4" s="127"/>
+      <c r="S4" s="127"/>
+      <c r="T4" s="128"/>
+      <c r="U4" s="91"/>
+      <c r="V4" s="121"/>
+      <c r="W4" s="122"/>
+      <c r="X4" s="122"/>
+      <c r="Y4" s="122"/>
+      <c r="Z4" s="122"/>
+      <c r="AA4" s="125"/>
+      <c r="AB4" s="125"/>
+      <c r="AC4" s="125"/>
+      <c r="AD4" s="126"/>
+      <c r="AO4" s="31"/>
+      <c r="AY4" s="30"/>
+    </row>
+    <row r="5" spans="1:51" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="159"/>
+      <c r="B5" s="160"/>
+      <c r="C5" s="162"/>
+      <c r="D5" s="162"/>
+      <c r="E5" s="162"/>
+      <c r="F5" s="162"/>
+      <c r="G5" s="164"/>
+      <c r="H5" s="166"/>
+      <c r="I5" s="167"/>
+      <c r="J5" s="167"/>
+      <c r="K5" s="170"/>
+      <c r="L5" s="171"/>
+      <c r="M5" s="171"/>
+      <c r="N5" s="171"/>
+      <c r="O5" s="171"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="129"/>
+      <c r="R5" s="129"/>
+      <c r="S5" s="129"/>
+      <c r="T5" s="130"/>
+      <c r="U5" s="91"/>
+      <c r="V5" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="W5" s="134"/>
+      <c r="X5" s="134"/>
+      <c r="Y5" s="134"/>
+      <c r="Z5" s="137" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA5" s="137"/>
+      <c r="AB5" s="137"/>
+      <c r="AC5" s="137"/>
+      <c r="AD5" s="138"/>
+      <c r="AO5" s="31"/>
+      <c r="AY5" s="30"/>
+    </row>
+    <row r="6" spans="1:51" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="141" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="142"/>
+      <c r="C6" s="143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ø2.00 F10</t>
+        </is>
+      </c>
+      <c r="D6" s="143"/>
+      <c r="E6" s="143"/>
+      <c r="F6" s="143"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="84" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" s="100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18,45</t>
+        </is>
+      </c>
+      <c r="J6" s="101" t="s">
+        <v>68</v>
+      </c>
+      <c r="K6" s="172"/>
+      <c r="L6" s="173"/>
+      <c r="M6" s="173"/>
+      <c r="N6" s="173"/>
+      <c r="O6" s="173"/>
+      <c r="P6" s="96"/>
+      <c r="Q6" s="131"/>
+      <c r="R6" s="131"/>
+      <c r="S6" s="131"/>
+      <c r="T6" s="132"/>
+      <c r="U6" s="91"/>
+      <c r="V6" s="135"/>
+      <c r="W6" s="136"/>
+      <c r="X6" s="136"/>
+      <c r="Y6" s="136"/>
+      <c r="Z6" s="139"/>
+      <c r="AA6" s="139"/>
+      <c r="AB6" s="139"/>
+      <c r="AC6" s="139"/>
+      <c r="AD6" s="140"/>
+      <c r="AO6" s="31"/>
+      <c r="AY6" s="30"/>
+    </row>
+    <row r="7" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="144" t="s">
         <v>9</v>
       </c>
-      <c r="AB3" s="24"/>
-[...6 lines deleted...]
-      <c r="A4" s="28" t="s">
+      <c r="B7" s="145"/>
+      <c r="C7" s="145"/>
+      <c r="D7" s="145"/>
+      <c r="E7" s="145"/>
+      <c r="F7" s="145"/>
+      <c r="G7" s="145"/>
+      <c r="H7" s="145"/>
+      <c r="I7" s="145"/>
+      <c r="J7" s="146"/>
+      <c r="K7" s="150" t="s">
+        <v>4</v>
+      </c>
+      <c r="L7" s="151"/>
+      <c r="M7" s="151"/>
+      <c r="N7" s="151"/>
+      <c r="O7" s="151"/>
+      <c r="P7" s="151"/>
+      <c r="Q7" s="151"/>
+      <c r="R7" s="151"/>
+      <c r="S7" s="151"/>
+      <c r="T7" s="151"/>
+      <c r="U7" s="91"/>
+      <c r="V7" s="2"/>
+      <c r="W7" s="154" t="s">
+        <v>13</v>
+      </c>
+      <c r="X7" s="154"/>
+      <c r="Y7" s="154"/>
+      <c r="Z7" s="154"/>
+      <c r="AA7" s="62"/>
+      <c r="AB7" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="AC7" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD7" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF7" s="4"/>
+      <c r="AO7" s="30"/>
+      <c r="AY7" s="30"/>
+    </row>
+    <row r="8" spans="1:51" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="147"/>
+      <c r="B8" s="148"/>
+      <c r="C8" s="148"/>
+      <c r="D8" s="148"/>
+      <c r="E8" s="148"/>
+      <c r="F8" s="148"/>
+      <c r="G8" s="148"/>
+      <c r="H8" s="148"/>
+      <c r="I8" s="148"/>
+      <c r="J8" s="149"/>
+      <c r="K8" s="152"/>
+      <c r="L8" s="153"/>
+      <c r="M8" s="153"/>
+      <c r="N8" s="153"/>
+      <c r="O8" s="153"/>
+      <c r="P8" s="153"/>
+      <c r="Q8" s="153"/>
+      <c r="R8" s="153"/>
+      <c r="S8" s="153"/>
+      <c r="T8" s="153"/>
+      <c r="U8" s="91"/>
+      <c r="W8" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="X8" s="155"/>
+      <c r="Y8" s="155"/>
+      <c r="Z8" s="156"/>
+      <c r="AA8" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="AB8" s="66"/>
+      <c r="AC8" s="66"/>
+      <c r="AD8" s="72">
+        <v>1</v>
+      </c>
+      <c r="AF8" s="4"/>
+      <c r="AH8" s="80"/>
+      <c r="AI8" s="80"/>
+      <c r="AK8" s="81"/>
+      <c r="AO8" s="30"/>
+      <c r="AY8" s="30"/>
+    </row>
+    <row r="9" spans="1:51" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="177"/>
+      <c r="B9" s="178"/>
+      <c r="C9" s="178"/>
+      <c r="D9" s="178"/>
+      <c r="E9" s="178"/>
+      <c r="F9" s="178"/>
+      <c r="G9" s="178"/>
+      <c r="H9" s="178"/>
+      <c r="I9" s="178"/>
+      <c r="J9" s="179"/>
+      <c r="K9" s="180" t="s">
+        <v>11</v>
+      </c>
+      <c r="L9" s="181"/>
+      <c r="M9" s="181"/>
+      <c r="N9" s="181"/>
+      <c r="O9" s="181"/>
+      <c r="P9" s="181"/>
+      <c r="Q9" s="181"/>
+      <c r="R9" s="182" t="s">
+        <v>12</v>
+      </c>
+      <c r="S9" s="182"/>
+      <c r="T9" s="182"/>
+      <c r="U9" s="91"/>
+      <c r="W9" s="34"/>
+      <c r="X9" s="34"/>
+      <c r="Y9" s="34"/>
+      <c r="Z9" s="12"/>
+      <c r="AA9" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB9" s="66"/>
+      <c r="AC9" s="66"/>
+      <c r="AD9" s="72"/>
+      <c r="AF9" s="4"/>
+      <c r="AG9" s="80"/>
+      <c r="AH9" s="80"/>
+      <c r="AI9" s="80"/>
+      <c r="AJ9" s="81"/>
+      <c r="AK9" s="81"/>
+    </row>
+    <row r="10" spans="1:51" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="144"/>
+      <c r="B10" s="145"/>
+      <c r="C10" s="145"/>
+      <c r="D10" s="145"/>
+      <c r="E10" s="145"/>
+      <c r="F10" s="145"/>
+      <c r="G10" s="145"/>
+      <c r="H10" s="145"/>
+      <c r="I10" s="145"/>
+      <c r="J10" s="146"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Coupe INOX / Laiton / Bronze</t>
+        </is>
+      </c>
+      <c r="M10" s="183"/>
+      <c r="N10" s="183"/>
+      <c r="O10" s="183"/>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="102"/>
+      <c r="R10" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="S10" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="T10" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="91"/>
+      <c r="W10" s="34"/>
+      <c r="X10" s="34"/>
+      <c r="Y10" s="34"/>
+      <c r="Z10" s="34"/>
+      <c r="AB10" s="35"/>
+      <c r="AC10" s="35"/>
+      <c r="AD10" s="48"/>
+      <c r="AF10" s="4"/>
+      <c r="AG10" s="80"/>
+      <c r="AH10" s="80"/>
+      <c r="AI10" s="80"/>
+      <c r="AJ10" s="81"/>
+      <c r="AK10" s="81"/>
+    </row>
+    <row r="11" spans="1:51" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="144"/>
+      <c r="B11" s="145"/>
+      <c r="C11" s="145"/>
+      <c r="D11" s="145"/>
+      <c r="E11" s="145"/>
+      <c r="F11" s="145"/>
+      <c r="G11" s="145"/>
+      <c r="H11" s="145"/>
+      <c r="I11" s="145"/>
+      <c r="J11" s="146"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="155"/>
+      <c r="M11" s="155"/>
+      <c r="N11" s="155"/>
+      <c r="O11" s="155"/>
+      <c r="P11" s="32"/>
+      <c r="Q11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="R11" s="66"/>
+      <c r="S11" s="66"/>
+      <c r="T11" s="78" t="s">
+        <v>73</v>
+      </c>
+      <c r="U11" s="91"/>
+      <c r="W11" s="34"/>
+      <c r="X11" s="34"/>
+      <c r="Y11" s="34"/>
+      <c r="Z11" s="34"/>
+      <c r="AB11" s="35"/>
+      <c r="AC11" s="35"/>
+      <c r="AD11" s="48"/>
+      <c r="AF11" s="4"/>
+      <c r="AG11" s="80"/>
+      <c r="AH11" s="80"/>
+      <c r="AI11" s="80"/>
+      <c r="AJ11" s="81"/>
+      <c r="AK11" s="81"/>
+    </row>
+    <row r="12" spans="1:51" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="144"/>
+      <c r="B12" s="145"/>
+      <c r="C12" s="145"/>
+      <c r="D12" s="145"/>
+      <c r="E12" s="145"/>
+      <c r="F12" s="145"/>
+      <c r="G12" s="145"/>
+      <c r="H12" s="145"/>
+      <c r="I12" s="145"/>
+      <c r="J12" s="146"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">741-0.8-N</t>
+        </is>
+      </c>
+      <c r="M12" s="175"/>
+      <c r="N12" s="175"/>
+      <c r="O12" s="175"/>
+      <c r="P12" s="34"/>
+      <c r="Q12" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="R12" s="66"/>
+      <c r="S12" s="66"/>
+      <c r="T12" s="67"/>
+      <c r="U12" s="91"/>
+      <c r="AD12" s="17"/>
+      <c r="AF12" s="4"/>
+    </row>
+    <row r="13" spans="1:51" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="144"/>
+      <c r="B13" s="145"/>
+      <c r="C13" s="145"/>
+      <c r="D13" s="145"/>
+      <c r="E13" s="145"/>
+      <c r="F13" s="145"/>
+      <c r="G13" s="145"/>
+      <c r="H13" s="145"/>
+      <c r="I13" s="145"/>
+      <c r="J13" s="146"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nico10774</t>
+        </is>
+      </c>
+      <c r="M13" s="175"/>
+      <c r="N13" s="175"/>
+      <c r="O13" s="175"/>
+      <c r="P13" s="34"/>
+      <c r="R13" s="35"/>
+      <c r="S13" s="35"/>
+      <c r="T13" s="35"/>
+      <c r="U13" s="91"/>
+      <c r="AD13" s="17"/>
+      <c r="AF13" s="4"/>
+    </row>
+    <row r="14" spans="1:51" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="144"/>
+      <c r="B14" s="145"/>
+      <c r="C14" s="145"/>
+      <c r="D14" s="145"/>
+      <c r="E14" s="145"/>
+      <c r="F14" s="145"/>
+      <c r="G14" s="145"/>
+      <c r="H14" s="145"/>
+      <c r="I14" s="145"/>
+      <c r="J14" s="146"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="175"/>
+      <c r="M14" s="175"/>
+      <c r="N14" s="175"/>
+      <c r="O14" s="175"/>
+      <c r="P14" s="34"/>
+      <c r="R14" s="35"/>
+      <c r="S14" s="35"/>
+      <c r="T14" s="35"/>
+      <c r="U14" s="91"/>
+      <c r="AD14" s="17"/>
+      <c r="AF14" s="4"/>
+    </row>
+    <row r="15" spans="1:51" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="144"/>
+      <c r="B15" s="145"/>
+      <c r="C15" s="145"/>
+      <c r="D15" s="145"/>
+      <c r="E15" s="145"/>
+      <c r="F15" s="145"/>
+      <c r="G15" s="145"/>
+      <c r="H15" s="145"/>
+      <c r="I15" s="145"/>
+      <c r="J15" s="146"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="176"/>
+      <c r="M15" s="176"/>
+      <c r="N15" s="176"/>
+      <c r="O15" s="176"/>
+      <c r="P15" s="34"/>
+      <c r="R15" s="35"/>
+      <c r="S15" s="35"/>
+      <c r="T15" s="35"/>
+      <c r="U15" s="91"/>
+      <c r="AD15" s="17"/>
+      <c r="AF15" s="4"/>
+    </row>
+    <row r="16" spans="1:51" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="144"/>
+      <c r="B16" s="145"/>
+      <c r="C16" s="145"/>
+      <c r="D16" s="145"/>
+      <c r="E16" s="145"/>
+      <c r="F16" s="145"/>
+      <c r="G16" s="145"/>
+      <c r="H16" s="145"/>
+      <c r="I16" s="145"/>
+      <c r="J16" s="146"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="137"/>
+      <c r="M16" s="137"/>
+      <c r="N16" s="137"/>
+      <c r="O16" s="137"/>
+      <c r="P16" s="16"/>
+      <c r="Q16" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="R16" s="66"/>
+      <c r="S16" s="66"/>
+      <c r="T16" s="68"/>
+      <c r="U16" s="91"/>
+      <c r="V16" s="89"/>
+      <c r="W16" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="X16" s="137"/>
+      <c r="Y16" s="137"/>
+      <c r="Z16" s="174"/>
+      <c r="AA16" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB16" s="66"/>
+      <c r="AC16" s="66"/>
+      <c r="AD16" s="72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="144"/>
+      <c r="B17" s="145"/>
+      <c r="C17" s="145"/>
+      <c r="D17" s="145"/>
+      <c r="E17" s="145"/>
+      <c r="F17" s="145"/>
+      <c r="G17" s="145"/>
+      <c r="H17" s="145"/>
+      <c r="I17" s="145"/>
+      <c r="J17" s="146"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="155"/>
+      <c r="M17" s="155"/>
+      <c r="N17" s="155"/>
+      <c r="O17" s="155"/>
+      <c r="P17" s="32"/>
+      <c r="Q17" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R17" s="66"/>
+      <c r="S17" s="66"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="91"/>
+      <c r="W17" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="X17" s="155"/>
+      <c r="Y17" s="155"/>
+      <c r="Z17" s="156"/>
+      <c r="AA17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB17" s="66"/>
+      <c r="AC17" s="66"/>
+      <c r="AD17" s="72"/>
+    </row>
+    <row r="18" spans="1:43" ht="13" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="144"/>
+      <c r="B18" s="145"/>
+      <c r="C18" s="145"/>
+      <c r="D18" s="145"/>
+      <c r="E18" s="145"/>
+      <c r="F18" s="145"/>
+      <c r="G18" s="145"/>
+      <c r="H18" s="145"/>
+      <c r="I18" s="145"/>
+      <c r="J18" s="146"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="175"/>
+      <c r="M18" s="175"/>
+      <c r="N18" s="175"/>
+      <c r="O18" s="175"/>
+      <c r="P18" s="34"/>
+      <c r="Q18" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="R18" s="69"/>
+      <c r="S18" s="69"/>
+      <c r="T18" s="87"/>
+      <c r="U18" s="91"/>
+      <c r="W18" s="34"/>
+      <c r="X18" s="34"/>
+      <c r="Y18" s="34"/>
+      <c r="Z18" s="34"/>
+      <c r="AB18" s="35"/>
+      <c r="AC18" s="35"/>
+      <c r="AD18" s="48"/>
+    </row>
+    <row r="19" spans="1:43" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="144"/>
+      <c r="B19" s="145"/>
+      <c r="C19" s="145"/>
+      <c r="D19" s="145"/>
+      <c r="E19" s="145"/>
+      <c r="F19" s="145"/>
+      <c r="G19" s="145"/>
+      <c r="H19" s="145"/>
+      <c r="I19" s="145"/>
+      <c r="J19" s="146"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="176"/>
+      <c r="M19" s="176"/>
+      <c r="N19" s="176"/>
+      <c r="O19" s="176"/>
+      <c r="P19" s="34"/>
+      <c r="R19" s="35"/>
+      <c r="S19" s="35"/>
+      <c r="T19" s="35"/>
+      <c r="U19" s="91"/>
+      <c r="AD19" s="17"/>
+    </row>
+    <row r="20" spans="1:43" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="144"/>
+      <c r="B20" s="145"/>
+      <c r="C20" s="145"/>
+      <c r="D20" s="145"/>
+      <c r="E20" s="145"/>
+      <c r="F20" s="145"/>
+      <c r="G20" s="145"/>
+      <c r="H20" s="145"/>
+      <c r="I20" s="145"/>
+      <c r="J20" s="146"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="176"/>
+      <c r="M20" s="176"/>
+      <c r="N20" s="176"/>
+      <c r="O20" s="176"/>
+      <c r="P20" s="34"/>
+      <c r="R20" s="35"/>
+      <c r="S20" s="35"/>
+      <c r="T20" s="35"/>
+      <c r="U20" s="91"/>
+      <c r="AD20" s="17"/>
+    </row>
+    <row r="21" spans="1:43" ht="13" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="144"/>
+      <c r="B21" s="145"/>
+      <c r="C21" s="145"/>
+      <c r="D21" s="145"/>
+      <c r="E21" s="145"/>
+      <c r="F21" s="145"/>
+      <c r="G21" s="145"/>
+      <c r="H21" s="145"/>
+      <c r="I21" s="145"/>
+      <c r="J21" s="146"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="176"/>
+      <c r="M21" s="176"/>
+      <c r="N21" s="176"/>
+      <c r="O21" s="176"/>
+      <c r="P21" s="34"/>
+      <c r="R21" s="35"/>
+      <c r="S21" s="35"/>
+      <c r="T21" s="35"/>
+      <c r="U21" s="91"/>
+      <c r="AD21" s="17"/>
+      <c r="AM21" s="80"/>
+      <c r="AN21" s="80"/>
+      <c r="AO21" s="80"/>
+      <c r="AP21" s="81"/>
+      <c r="AQ21" s="81"/>
+    </row>
+    <row r="22" spans="1:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="144"/>
+      <c r="B22" s="145"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="145"/>
+      <c r="E22" s="145"/>
+      <c r="F22" s="145"/>
+      <c r="G22" s="145"/>
+      <c r="H22" s="145"/>
+      <c r="I22" s="145"/>
+      <c r="J22" s="146"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tournage Laiton / Bronze</t>
+        </is>
+      </c>
+      <c r="M22" s="184"/>
+      <c r="N22" s="184"/>
+      <c r="O22" s="184"/>
+      <c r="P22" s="14"/>
+      <c r="Q22" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="R22" s="66"/>
+      <c r="S22" s="66"/>
+      <c r="T22" s="68"/>
+      <c r="U22" s="91"/>
+      <c r="AD22" s="17"/>
+    </row>
+    <row r="23" spans="1:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="144"/>
+      <c r="B23" s="145"/>
+      <c r="C23" s="145"/>
+      <c r="D23" s="145"/>
+      <c r="E23" s="145"/>
+      <c r="F23" s="145"/>
+      <c r="G23" s="145"/>
+      <c r="H23" s="145"/>
+      <c r="I23" s="145"/>
+      <c r="J23" s="146"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="155"/>
+      <c r="M23" s="155"/>
+      <c r="N23" s="155"/>
+      <c r="O23" s="155"/>
+      <c r="P23" s="32"/>
+      <c r="Q23" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="R23" s="66"/>
+      <c r="S23" s="66"/>
+      <c r="T23" s="67"/>
+      <c r="U23" s="91"/>
+      <c r="AD23" s="17"/>
+    </row>
+    <row r="24" spans="1:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="144"/>
+      <c r="B24" s="145"/>
+      <c r="C24" s="145"/>
+      <c r="D24" s="145"/>
+      <c r="E24" s="145"/>
+      <c r="F24" s="145"/>
+      <c r="G24" s="145"/>
+      <c r="H24" s="145"/>
+      <c r="I24" s="145"/>
+      <c r="J24" s="146"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">744-0.5-N</t>
+        </is>
+      </c>
+      <c r="M24" s="175"/>
+      <c r="N24" s="175"/>
+      <c r="O24" s="175"/>
+      <c r="P24" s="34"/>
+      <c r="Q24" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="R24" s="69"/>
+      <c r="S24" s="69"/>
+      <c r="T24" s="87"/>
+      <c r="U24" s="91"/>
+      <c r="V24" s="89"/>
+      <c r="W24" s="137"/>
+      <c r="X24" s="137"/>
+      <c r="Y24" s="137"/>
+      <c r="Z24" s="174"/>
+      <c r="AA24" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="AB24" s="66"/>
+      <c r="AC24" s="66"/>
+      <c r="AD24" s="72">
+        <v>1</v>
+      </c>
+      <c r="AM24" s="105"/>
+      <c r="AN24" s="105"/>
+      <c r="AO24" s="105"/>
+      <c r="AP24" s="105"/>
+    </row>
+    <row r="25" spans="1:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="144"/>
+      <c r="B25" s="145"/>
+      <c r="C25" s="145"/>
+      <c r="D25" s="145"/>
+      <c r="E25" s="145"/>
+      <c r="F25" s="145"/>
+      <c r="G25" s="145"/>
+      <c r="H25" s="145"/>
+      <c r="I25" s="145"/>
+      <c r="J25" s="146"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nico10785</t>
+        </is>
+      </c>
+      <c r="M25" s="175"/>
+      <c r="N25" s="175"/>
+      <c r="O25" s="175"/>
+      <c r="P25" s="34"/>
+      <c r="R25" s="35"/>
+      <c r="S25" s="35"/>
+      <c r="T25" s="35"/>
+      <c r="U25" s="91"/>
+      <c r="W25" s="155"/>
+      <c r="X25" s="155"/>
+      <c r="Y25" s="155"/>
+      <c r="Z25" s="156"/>
+      <c r="AA25" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB25" s="66"/>
+      <c r="AC25" s="66"/>
+      <c r="AD25" s="72"/>
+      <c r="AO25" s="83"/>
+    </row>
+    <row r="26" spans="1:43" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="144"/>
+      <c r="B26" s="145"/>
+      <c r="C26" s="145"/>
+      <c r="D26" s="145"/>
+      <c r="E26" s="145"/>
+      <c r="F26" s="145"/>
+      <c r="G26" s="145"/>
+      <c r="H26" s="145"/>
+      <c r="I26" s="145"/>
+      <c r="J26" s="146"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="176"/>
+      <c r="M26" s="176"/>
+      <c r="N26" s="176"/>
+      <c r="O26" s="176"/>
+      <c r="P26" s="34"/>
+      <c r="S26" s="35"/>
+      <c r="T26" s="35"/>
+      <c r="U26" s="91"/>
+      <c r="AD26" s="17"/>
+    </row>
+    <row r="27" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="144"/>
+      <c r="B27" s="145"/>
+      <c r="C27" s="145"/>
+      <c r="D27" s="145"/>
+      <c r="E27" s="145"/>
+      <c r="F27" s="145"/>
+      <c r="G27" s="145"/>
+      <c r="H27" s="145"/>
+      <c r="I27" s="145"/>
+      <c r="J27" s="146"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="176"/>
+      <c r="M27" s="176"/>
+      <c r="N27" s="176"/>
+      <c r="O27" s="176"/>
+      <c r="P27" s="34"/>
+      <c r="R27" s="35"/>
+      <c r="S27" s="35"/>
+      <c r="T27" s="35"/>
+      <c r="U27" s="91"/>
+      <c r="AD27" s="17"/>
+    </row>
+    <row r="28" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="144"/>
+      <c r="B28" s="145"/>
+      <c r="C28" s="145"/>
+      <c r="D28" s="145"/>
+      <c r="E28" s="145"/>
+      <c r="F28" s="145"/>
+      <c r="G28" s="145"/>
+      <c r="H28" s="145"/>
+      <c r="I28" s="145"/>
+      <c r="J28" s="146"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="137"/>
+      <c r="M28" s="137"/>
+      <c r="N28" s="137"/>
+      <c r="O28" s="137"/>
+      <c r="P28" s="14"/>
+      <c r="Q28" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="R28" s="66"/>
+      <c r="S28" s="66"/>
+      <c r="T28" s="68"/>
+      <c r="U28" s="91"/>
+      <c r="AD28" s="17"/>
+    </row>
+    <row r="29" spans="1:43" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="144"/>
+      <c r="B29" s="145"/>
+      <c r="C29" s="145"/>
+      <c r="D29" s="145"/>
+      <c r="E29" s="145"/>
+      <c r="F29" s="145"/>
+      <c r="G29" s="145"/>
+      <c r="H29" s="145"/>
+      <c r="I29" s="145"/>
+      <c r="J29" s="146"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="155"/>
+      <c r="M29" s="155"/>
+      <c r="N29" s="155"/>
+      <c r="O29" s="155"/>
+      <c r="P29" s="32"/>
+      <c r="Q29" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="R29" s="66"/>
+      <c r="S29" s="66"/>
+      <c r="T29" s="67"/>
+      <c r="U29" s="91"/>
+      <c r="AD29" s="17"/>
+    </row>
+    <row r="30" spans="1:43" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="147"/>
+      <c r="B30" s="148"/>
+      <c r="C30" s="148"/>
+      <c r="D30" s="148"/>
+      <c r="E30" s="148"/>
+      <c r="F30" s="148"/>
+      <c r="G30" s="148"/>
+      <c r="H30" s="148"/>
+      <c r="I30" s="148"/>
+      <c r="J30" s="149"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="175"/>
+      <c r="M30" s="175"/>
+      <c r="N30" s="175"/>
+      <c r="O30" s="175"/>
+      <c r="P30" s="34"/>
+      <c r="Q30" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="87"/>
+      <c r="U30" s="91"/>
+      <c r="AD30" s="17"/>
+    </row>
+    <row r="31" spans="1:43" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="191" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="192"/>
+      <c r="C31" s="192"/>
+      <c r="D31" s="192"/>
+      <c r="E31" s="192"/>
+      <c r="F31" s="192"/>
+      <c r="G31" s="192"/>
+      <c r="H31" s="192"/>
+      <c r="I31" s="192"/>
+      <c r="J31" s="193"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="175"/>
+      <c r="M31" s="175"/>
+      <c r="N31" s="175"/>
+      <c r="O31" s="175"/>
+      <c r="P31" s="34"/>
+      <c r="R31" s="35"/>
+      <c r="S31" s="35"/>
+      <c r="T31" s="35"/>
+      <c r="U31" s="91"/>
+      <c r="AD31" s="17"/>
+    </row>
+    <row r="32" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="194" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="195"/>
+      <c r="C32" s="195"/>
+      <c r="D32" s="195"/>
+      <c r="E32" s="195"/>
+      <c r="F32" s="195"/>
+      <c r="G32" s="195"/>
+      <c r="H32" s="195"/>
+      <c r="I32" s="195"/>
+      <c r="J32" s="196"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="176"/>
+      <c r="M32" s="176"/>
+      <c r="N32" s="176"/>
+      <c r="O32" s="176"/>
+      <c r="P32" s="34"/>
+      <c r="R32" s="35"/>
+      <c r="S32" s="35"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="91"/>
+      <c r="V32" s="89"/>
+      <c r="W32" s="189"/>
+      <c r="X32" s="189"/>
+      <c r="Y32" s="189"/>
+      <c r="Z32" s="190"/>
+      <c r="AA32" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB32" s="66"/>
+      <c r="AC32" s="66"/>
+      <c r="AD32" s="72">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="197"/>
+      <c r="B33" s="198"/>
+      <c r="C33" s="198"/>
+      <c r="D33" s="198"/>
+      <c r="E33" s="198"/>
+      <c r="F33" s="198"/>
+      <c r="G33" s="198"/>
+      <c r="H33" s="198"/>
+      <c r="I33" s="198"/>
+      <c r="J33" s="199"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="176"/>
+      <c r="M33" s="176"/>
+      <c r="N33" s="176"/>
+      <c r="O33" s="176"/>
+      <c r="P33" s="34"/>
+      <c r="R33" s="35"/>
+      <c r="S33" s="35"/>
+      <c r="T33" s="35"/>
+      <c r="U33" s="91"/>
+      <c r="W33" s="155"/>
+      <c r="X33" s="155"/>
+      <c r="Y33" s="155"/>
+      <c r="Z33" s="156"/>
+      <c r="AA33" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB33" s="66"/>
+      <c r="AC33" s="66"/>
+      <c r="AD33" s="72"/>
+    </row>
+    <row r="34" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="197"/>
+      <c r="B34" s="198"/>
+      <c r="C34" s="198"/>
+      <c r="D34" s="198"/>
+      <c r="E34" s="198"/>
+      <c r="F34" s="198"/>
+      <c r="G34" s="198"/>
+      <c r="H34" s="198"/>
+      <c r="I34" s="198"/>
+      <c r="J34" s="199"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="137"/>
+      <c r="M34" s="137"/>
+      <c r="N34" s="137"/>
+      <c r="O34" s="137"/>
+      <c r="P34" s="14"/>
+      <c r="Q34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="R34" s="66"/>
+      <c r="S34" s="66"/>
+      <c r="T34" s="68"/>
+      <c r="U34" s="91"/>
+      <c r="AD34" s="17"/>
+    </row>
+    <row r="35" spans="1:30" ht="13" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="197"/>
+      <c r="B35" s="198"/>
+      <c r="C35" s="198"/>
+      <c r="D35" s="198"/>
+      <c r="E35" s="198"/>
+      <c r="F35" s="198"/>
+      <c r="G35" s="198"/>
+      <c r="H35" s="198"/>
+      <c r="I35" s="198"/>
+      <c r="J35" s="199"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="155"/>
+      <c r="M35" s="155"/>
+      <c r="N35" s="155"/>
+      <c r="O35" s="155"/>
+      <c r="P35" s="32"/>
+      <c r="Q35" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="R35" s="66"/>
+      <c r="S35" s="66"/>
+      <c r="T35" s="67"/>
+      <c r="U35" s="91"/>
+      <c r="AD35" s="17"/>
+    </row>
+    <row r="36" spans="1:30" ht="13" x14ac:dyDescent="0.25">
+      <c r="A36" s="197"/>
+      <c r="B36" s="198"/>
+      <c r="C36" s="198"/>
+      <c r="D36" s="198"/>
+      <c r="E36" s="198"/>
+      <c r="F36" s="198"/>
+      <c r="G36" s="198"/>
+      <c r="H36" s="198"/>
+      <c r="I36" s="198"/>
+      <c r="J36" s="199"/>
+      <c r="K36" s="8"/>
+      <c r="L36" s="175"/>
+      <c r="M36" s="175"/>
+      <c r="N36" s="175"/>
+      <c r="O36" s="175"/>
+      <c r="P36" s="34"/>
+      <c r="Q36" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="R36" s="66"/>
+      <c r="S36" s="66"/>
+      <c r="T36" s="67"/>
+      <c r="U36" s="91"/>
+      <c r="AD36" s="17"/>
+    </row>
+    <row r="37" spans="1:30" ht="13" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="197"/>
+      <c r="B37" s="198"/>
+      <c r="C37" s="198"/>
+      <c r="D37" s="198"/>
+      <c r="E37" s="198"/>
+      <c r="F37" s="198"/>
+      <c r="G37" s="198"/>
+      <c r="H37" s="198"/>
+      <c r="I37" s="198"/>
+      <c r="J37" s="199"/>
+      <c r="K37" s="8"/>
+      <c r="L37" s="176"/>
+      <c r="M37" s="176"/>
+      <c r="N37" s="176"/>
+      <c r="O37" s="176"/>
+      <c r="P37" s="34"/>
+      <c r="Q37" s="35"/>
+      <c r="R37" s="35"/>
+      <c r="S37" s="35"/>
+      <c r="T37" s="35"/>
+      <c r="U37" s="91"/>
+      <c r="AD37" s="17"/>
+    </row>
+    <row r="38" spans="1:30" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="197"/>
+      <c r="B38" s="198"/>
+      <c r="C38" s="198"/>
+      <c r="D38" s="198"/>
+      <c r="E38" s="198"/>
+      <c r="F38" s="198"/>
+      <c r="G38" s="198"/>
+      <c r="H38" s="198"/>
+      <c r="I38" s="198"/>
+      <c r="J38" s="199"/>
+      <c r="K38" s="8"/>
+      <c r="L38" s="185"/>
+      <c r="M38" s="185"/>
+      <c r="N38" s="185"/>
+      <c r="O38" s="185"/>
+      <c r="P38" s="34"/>
+      <c r="R38" s="35"/>
+      <c r="S38" s="35"/>
+      <c r="T38" s="35"/>
+      <c r="U38" s="91"/>
+      <c r="V38" s="26"/>
+      <c r="W38" s="26"/>
+      <c r="X38" s="26"/>
+      <c r="Y38" s="26"/>
+      <c r="Z38" s="26"/>
+      <c r="AA38" s="26"/>
+      <c r="AB38" s="26"/>
+      <c r="AC38" s="26"/>
+      <c r="AD38" s="59"/>
+    </row>
+    <row r="39" spans="1:30" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="197"/>
+      <c r="B39" s="198"/>
+      <c r="C39" s="198"/>
+      <c r="D39" s="198"/>
+      <c r="E39" s="198"/>
+      <c r="F39" s="198"/>
+      <c r="G39" s="198"/>
+      <c r="H39" s="198"/>
+      <c r="I39" s="198"/>
+      <c r="J39" s="199"/>
+      <c r="K39" s="8"/>
+      <c r="L39" s="176"/>
+      <c r="M39" s="176"/>
+      <c r="N39" s="176"/>
+      <c r="O39" s="176"/>
+      <c r="P39" s="34"/>
+      <c r="R39" s="35"/>
+      <c r="S39" s="35"/>
+      <c r="T39" s="35"/>
+      <c r="U39" s="91"/>
+      <c r="V39" s="142" t="s">
+        <v>5</v>
+      </c>
+      <c r="W39" s="142"/>
+      <c r="X39" s="142"/>
+      <c r="Y39" s="142"/>
+      <c r="Z39" s="142"/>
+      <c r="AA39" s="142"/>
+      <c r="AB39" s="142"/>
+      <c r="AC39" s="142"/>
+      <c r="AD39" s="186"/>
+    </row>
+    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A40" s="197"/>
+      <c r="B40" s="198"/>
+      <c r="C40" s="198"/>
+      <c r="D40" s="198"/>
+      <c r="E40" s="198"/>
+      <c r="F40" s="198"/>
+      <c r="G40" s="198"/>
+      <c r="H40" s="198"/>
+      <c r="I40" s="198"/>
+      <c r="J40" s="199"/>
+      <c r="K40" s="20"/>
+      <c r="L40" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="M40" s="137"/>
+      <c r="N40" s="137"/>
+      <c r="O40" s="137"/>
+      <c r="P40" s="14"/>
+      <c r="Q40" s="70" t="s">
+        <v>35</v>
+      </c>
+      <c r="R40" s="66"/>
+      <c r="S40" s="66"/>
+      <c r="T40" s="68"/>
+      <c r="U40" s="91"/>
+      <c r="V40" s="187" t="s">
+        <v>66</v>
+      </c>
+      <c r="W40" s="187"/>
+      <c r="X40" s="187"/>
+      <c r="Y40" s="187"/>
+      <c r="Z40" s="187"/>
+      <c r="AA40" s="187"/>
+      <c r="AB40" s="187"/>
+      <c r="AC40" s="187"/>
+      <c r="AD40" s="188"/>
+    </row>
+    <row r="41" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="197"/>
+      <c r="B41" s="198"/>
+      <c r="C41" s="198"/>
+      <c r="D41" s="198"/>
+      <c r="E41" s="198"/>
+      <c r="F41" s="198"/>
+      <c r="G41" s="198"/>
+      <c r="H41" s="198"/>
+      <c r="I41" s="198"/>
+      <c r="J41" s="199"/>
+      <c r="K41" s="8"/>
+      <c r="L41" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="M41" s="155"/>
+      <c r="N41" s="155"/>
+      <c r="O41" s="155"/>
+      <c r="P41" s="32"/>
+      <c r="Q41" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="R41" s="66"/>
+      <c r="S41" s="66"/>
+      <c r="T41" s="67"/>
+      <c r="U41" s="91"/>
+      <c r="V41" s="90"/>
+      <c r="W41" s="58"/>
+      <c r="X41" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y41" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z41" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA41" s="57"/>
+      <c r="AB41" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="AC41" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="AD41" s="79" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" ht="13" x14ac:dyDescent="0.25">
+      <c r="A42" s="197"/>
+      <c r="B42" s="198"/>
+      <c r="C42" s="198"/>
+      <c r="D42" s="198"/>
+      <c r="E42" s="198"/>
+      <c r="F42" s="198"/>
+      <c r="G42" s="198"/>
+      <c r="H42" s="198"/>
+      <c r="I42" s="198"/>
+      <c r="J42" s="199"/>
+      <c r="K42" s="8"/>
+      <c r="L42" s="175"/>
+      <c r="M42" s="175"/>
+      <c r="N42" s="175"/>
+      <c r="O42" s="175"/>
+      <c r="P42" s="34"/>
+      <c r="Q42" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="R42" s="69"/>
+      <c r="S42" s="69"/>
+      <c r="T42" s="87"/>
+      <c r="U42" s="91"/>
+      <c r="V42" s="209" t="s">
+        <v>31</v>
+      </c>
+      <c r="W42" s="210"/>
+      <c r="X42" s="66"/>
+      <c r="Y42" s="68"/>
+      <c r="Z42" s="68"/>
+      <c r="AA42" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="AB42" s="73"/>
+      <c r="AC42" s="66"/>
+      <c r="AD42" s="72"/>
+    </row>
+    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A43" s="197"/>
+      <c r="B43" s="198"/>
+      <c r="C43" s="198"/>
+      <c r="D43" s="198"/>
+      <c r="E43" s="198"/>
+      <c r="F43" s="198"/>
+      <c r="G43" s="198"/>
+      <c r="H43" s="198"/>
+      <c r="I43" s="198"/>
+      <c r="J43" s="199"/>
+      <c r="K43" s="8"/>
+      <c r="L43" s="176"/>
+      <c r="M43" s="176"/>
+      <c r="N43" s="176"/>
+      <c r="O43" s="176"/>
+      <c r="P43" s="34"/>
+      <c r="R43" s="35"/>
+      <c r="S43" s="35"/>
+      <c r="T43" s="35"/>
+      <c r="U43" s="91"/>
+      <c r="V43" s="211" t="s">
+        <v>32</v>
+      </c>
+      <c r="W43" s="212"/>
+      <c r="X43" s="66"/>
+      <c r="Y43" s="68"/>
+      <c r="Z43" s="68"/>
+      <c r="AA43" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB43" s="74"/>
+      <c r="AC43" s="66"/>
+      <c r="AD43" s="72"/>
+    </row>
+    <row r="44" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="197"/>
+      <c r="B44" s="198"/>
+      <c r="C44" s="198"/>
+      <c r="D44" s="198"/>
+      <c r="E44" s="198"/>
+      <c r="F44" s="198"/>
+      <c r="G44" s="198"/>
+      <c r="H44" s="198"/>
+      <c r="I44" s="198"/>
+      <c r="J44" s="199"/>
+      <c r="K44" s="8"/>
+      <c r="L44" s="176"/>
+      <c r="M44" s="176"/>
+      <c r="N44" s="176"/>
+      <c r="O44" s="176"/>
+      <c r="P44" s="34"/>
+      <c r="R44" s="35"/>
+      <c r="S44" s="35"/>
+      <c r="T44" s="35"/>
+      <c r="U44" s="91"/>
+      <c r="V44" s="204"/>
+      <c r="W44" s="189"/>
+      <c r="X44" s="189"/>
+      <c r="Y44" s="189"/>
+      <c r="Z44" s="190"/>
+      <c r="AA44" s="204"/>
+      <c r="AB44" s="189"/>
+      <c r="AC44" s="189"/>
+      <c r="AD44" s="213"/>
+    </row>
+    <row r="45" spans="1:30" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="197"/>
+      <c r="B45" s="198"/>
+      <c r="C45" s="198"/>
+      <c r="D45" s="198"/>
+      <c r="E45" s="198"/>
+      <c r="F45" s="198"/>
+      <c r="G45" s="198"/>
+      <c r="H45" s="198"/>
+      <c r="I45" s="198"/>
+      <c r="J45" s="199"/>
+      <c r="K45" s="207" t="s">
+        <v>65</v>
+      </c>
+      <c r="L45" s="208"/>
+      <c r="M45" s="208"/>
+      <c r="N45" s="208"/>
+      <c r="O45" s="208"/>
+      <c r="P45" s="208"/>
+      <c r="Q45" s="208"/>
+      <c r="R45" s="208"/>
+      <c r="S45" s="208"/>
+      <c r="T45" s="208"/>
+      <c r="U45" s="91"/>
+      <c r="V45" s="205"/>
+      <c r="W45" s="182"/>
+      <c r="X45" s="182"/>
+      <c r="Y45" s="182"/>
+      <c r="Z45" s="206"/>
+      <c r="AA45" s="205"/>
+      <c r="AB45" s="182"/>
+      <c r="AC45" s="182"/>
+      <c r="AD45" s="214"/>
+    </row>
+    <row r="46" spans="1:30" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="197"/>
+      <c r="B46" s="198"/>
+      <c r="C46" s="198"/>
+      <c r="D46" s="198"/>
+      <c r="E46" s="198"/>
+      <c r="F46" s="198"/>
+      <c r="G46" s="198"/>
+      <c r="H46" s="198"/>
+      <c r="I46" s="198"/>
+      <c r="J46" s="199"/>
+      <c r="K46" s="8"/>
+      <c r="L46" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="M46" s="155"/>
+      <c r="N46" s="155"/>
+      <c r="O46" s="155"/>
+      <c r="P46" s="155"/>
+      <c r="Q46" s="7"/>
+      <c r="R46" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="S46" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="T46" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="U46" s="91"/>
+      <c r="W46" s="36"/>
+      <c r="X46" s="36"/>
+      <c r="Y46" s="36"/>
+      <c r="Z46" s="36"/>
+      <c r="AA46" s="19"/>
+      <c r="AB46" s="36"/>
+      <c r="AC46" s="37"/>
+      <c r="AD46" s="28"/>
+    </row>
+    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A47" s="197"/>
+      <c r="B47" s="198"/>
+      <c r="C47" s="198"/>
+      <c r="D47" s="198"/>
+      <c r="E47" s="198"/>
+      <c r="F47" s="198"/>
+      <c r="G47" s="198"/>
+      <c r="H47" s="198"/>
+      <c r="I47" s="198"/>
+      <c r="J47" s="199"/>
+      <c r="K47" s="8"/>
+      <c r="L47" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="M47" s="155"/>
+      <c r="N47" s="155"/>
+      <c r="O47" s="155"/>
+      <c r="P47" s="156"/>
+      <c r="Q47" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="R47" s="66"/>
+      <c r="S47" s="66"/>
+      <c r="T47" s="68">
+        <v>6</v>
+      </c>
+      <c r="U47" s="91"/>
+      <c r="W47" s="37"/>
+      <c r="X47" s="37"/>
+      <c r="Y47" s="37"/>
+      <c r="Z47" s="37"/>
+      <c r="AA47" s="54"/>
+      <c r="AC47" s="36"/>
+      <c r="AD47" s="29"/>
+    </row>
+    <row r="48" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="197"/>
+      <c r="B48" s="198"/>
+      <c r="C48" s="198"/>
+      <c r="D48" s="198"/>
+      <c r="E48" s="198"/>
+      <c r="F48" s="198"/>
+      <c r="G48" s="198"/>
+      <c r="H48" s="198"/>
+      <c r="I48" s="198"/>
+      <c r="J48" s="199"/>
+      <c r="K48" s="8"/>
+      <c r="L48" s="175"/>
+      <c r="M48" s="175"/>
+      <c r="N48" s="175"/>
+      <c r="O48" s="175"/>
+      <c r="P48" s="12"/>
+      <c r="Q48" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="R48" s="66"/>
+      <c r="S48" s="66"/>
+      <c r="T48" s="68"/>
+      <c r="U48" s="91"/>
+      <c r="W48" s="36"/>
+      <c r="X48" s="36"/>
+      <c r="Y48" s="36"/>
+      <c r="Z48" s="36"/>
+      <c r="AA48" s="54"/>
+      <c r="AC48" s="36"/>
+      <c r="AD48" s="29"/>
+    </row>
+    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A49" s="197"/>
+      <c r="B49" s="198"/>
+      <c r="C49" s="198"/>
+      <c r="D49" s="198"/>
+      <c r="E49" s="198"/>
+      <c r="F49" s="198"/>
+      <c r="G49" s="198"/>
+      <c r="H49" s="198"/>
+      <c r="I49" s="198"/>
+      <c r="J49" s="199"/>
+      <c r="K49" s="8"/>
+      <c r="L49" s="175"/>
+      <c r="M49" s="175"/>
+      <c r="N49" s="175"/>
+      <c r="O49" s="175"/>
+      <c r="P49" s="34"/>
+      <c r="R49" s="35"/>
+      <c r="S49" s="35"/>
+      <c r="T49" s="35"/>
+      <c r="U49" s="91"/>
+      <c r="W49" s="36"/>
+      <c r="X49" s="36"/>
+      <c r="Y49" s="36"/>
+      <c r="Z49" s="36"/>
+      <c r="AA49" s="54"/>
+      <c r="AC49" s="36"/>
+      <c r="AD49" s="29"/>
+    </row>
+    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A50" s="197"/>
+      <c r="B50" s="198"/>
+      <c r="C50" s="198"/>
+      <c r="D50" s="198"/>
+      <c r="E50" s="198"/>
+      <c r="F50" s="198"/>
+      <c r="G50" s="198"/>
+      <c r="H50" s="198"/>
+      <c r="I50" s="198"/>
+      <c r="J50" s="199"/>
+      <c r="K50" s="8"/>
+      <c r="L50" s="175"/>
+      <c r="M50" s="175"/>
+      <c r="N50" s="175"/>
+      <c r="O50" s="175"/>
+      <c r="P50" s="34"/>
+      <c r="R50" s="35"/>
+      <c r="S50" s="35"/>
+      <c r="T50" s="35"/>
+      <c r="U50" s="91"/>
+      <c r="AA50" s="54"/>
+      <c r="AB50" s="60"/>
+      <c r="AD50" s="17"/>
+    </row>
+    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A51" s="197"/>
+      <c r="B51" s="198"/>
+      <c r="C51" s="198"/>
+      <c r="D51" s="198"/>
+      <c r="E51" s="198"/>
+      <c r="F51" s="198"/>
+      <c r="G51" s="198"/>
+      <c r="H51" s="198"/>
+      <c r="I51" s="198"/>
+      <c r="J51" s="199"/>
+      <c r="K51" s="8"/>
+      <c r="L51" s="175"/>
+      <c r="M51" s="175"/>
+      <c r="N51" s="175"/>
+      <c r="O51" s="175"/>
+      <c r="U51" s="91"/>
+      <c r="AA51" s="54"/>
+      <c r="AB51" s="60"/>
+      <c r="AD51" s="17"/>
+    </row>
+    <row r="52" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A52" s="197"/>
+      <c r="B52" s="198"/>
+      <c r="C52" s="198"/>
+      <c r="D52" s="198"/>
+      <c r="E52" s="198"/>
+      <c r="F52" s="198"/>
+      <c r="G52" s="198"/>
+      <c r="H52" s="198"/>
+      <c r="I52" s="198"/>
+      <c r="J52" s="199"/>
+      <c r="K52" s="8"/>
+      <c r="L52" s="203"/>
+      <c r="M52" s="203"/>
+      <c r="N52" s="203"/>
+      <c r="O52" s="203"/>
+      <c r="U52" s="91"/>
+      <c r="AA52" s="55"/>
+      <c r="AB52" s="60"/>
+      <c r="AD52" s="17"/>
+    </row>
+    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A53" s="197"/>
+      <c r="B53" s="198"/>
+      <c r="C53" s="198"/>
+      <c r="D53" s="198"/>
+      <c r="E53" s="198"/>
+      <c r="F53" s="198"/>
+      <c r="G53" s="198"/>
+      <c r="H53" s="198"/>
+      <c r="I53" s="198"/>
+      <c r="J53" s="199"/>
+      <c r="K53" s="15"/>
+      <c r="L53" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="M53" s="137"/>
+      <c r="N53" s="137"/>
+      <c r="O53" s="137"/>
+      <c r="P53" s="174"/>
+      <c r="Q53" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="R53" s="66"/>
+      <c r="S53" s="66"/>
+      <c r="T53" s="68">
+        <v>6</v>
+      </c>
+      <c r="U53" s="91"/>
+      <c r="V53" s="209" t="s">
+        <v>36</v>
+      </c>
+      <c r="W53" s="210"/>
+      <c r="X53" s="75"/>
+      <c r="Y53" s="76"/>
+      <c r="Z53" s="68"/>
+      <c r="AA53" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB53" s="73"/>
+      <c r="AC53" s="75"/>
+      <c r="AD53" s="77"/>
+    </row>
+    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A54" s="197"/>
+      <c r="B54" s="198"/>
+      <c r="C54" s="198"/>
+      <c r="D54" s="198"/>
+      <c r="E54" s="198"/>
+      <c r="F54" s="198"/>
+      <c r="G54" s="198"/>
+      <c r="H54" s="198"/>
+      <c r="I54" s="198"/>
+      <c r="J54" s="199"/>
+      <c r="K54" s="8"/>
+      <c r="L54" s="155" t="s">
+        <v>13</v>
+      </c>
+      <c r="M54" s="155"/>
+      <c r="N54" s="155"/>
+      <c r="O54" s="155"/>
+      <c r="P54" s="156"/>
+      <c r="Q54" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="R54" s="66"/>
+      <c r="S54" s="66"/>
+      <c r="T54" s="68"/>
+      <c r="U54" s="91"/>
+      <c r="V54" s="211" t="s">
+        <v>38</v>
+      </c>
+      <c r="W54" s="212"/>
+      <c r="X54" s="66"/>
+      <c r="Y54" s="68"/>
+      <c r="Z54" s="68"/>
+      <c r="AA54" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB54" s="74"/>
+      <c r="AC54" s="66"/>
+      <c r="AD54" s="72"/>
+    </row>
+    <row r="55" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="200"/>
+      <c r="B55" s="201"/>
+      <c r="C55" s="201"/>
+      <c r="D55" s="201"/>
+      <c r="E55" s="201"/>
+      <c r="F55" s="201"/>
+      <c r="G55" s="201"/>
+      <c r="H55" s="201"/>
+      <c r="I55" s="201"/>
+      <c r="J55" s="202"/>
+      <c r="K55" s="8"/>
+      <c r="L55" s="175"/>
+      <c r="M55" s="175"/>
+      <c r="N55" s="175"/>
+      <c r="O55" s="175"/>
+      <c r="P55" s="34"/>
+      <c r="R55" s="35"/>
+      <c r="S55" s="35"/>
+      <c r="T55" s="35"/>
+      <c r="U55" s="91"/>
+      <c r="V55" s="204"/>
+      <c r="W55" s="189"/>
+      <c r="X55" s="189"/>
+      <c r="Y55" s="189"/>
+      <c r="Z55" s="190"/>
+      <c r="AA55" s="204"/>
+      <c r="AB55" s="189"/>
+      <c r="AC55" s="189"/>
+      <c r="AD55" s="213"/>
+    </row>
+    <row r="56" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="223" t="s">
+        <v>54</v>
+      </c>
+      <c r="B56" s="224"/>
+      <c r="C56" s="224"/>
+      <c r="D56" s="224"/>
+      <c r="E56" s="224"/>
+      <c r="F56" s="224"/>
+      <c r="G56" s="224"/>
+      <c r="H56" s="224"/>
+      <c r="I56" s="224"/>
+      <c r="J56" s="227"/>
+      <c r="K56" s="8"/>
+      <c r="L56" s="175"/>
+      <c r="M56" s="175"/>
+      <c r="N56" s="175"/>
+      <c r="O56" s="175"/>
+      <c r="U56" s="91"/>
+      <c r="V56" s="205"/>
+      <c r="W56" s="182"/>
+      <c r="X56" s="182"/>
+      <c r="Y56" s="182"/>
+      <c r="Z56" s="206"/>
+      <c r="AA56" s="205"/>
+      <c r="AB56" s="182"/>
+      <c r="AC56" s="182"/>
+      <c r="AD56" s="214"/>
+    </row>
+    <row r="57" spans="1:30" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="225"/>
+      <c r="B57" s="226"/>
+      <c r="C57" s="226"/>
+      <c r="D57" s="226"/>
+      <c r="E57" s="226"/>
+      <c r="F57" s="226"/>
+      <c r="G57" s="226"/>
+      <c r="H57" s="226"/>
+      <c r="I57" s="226"/>
+      <c r="J57" s="228"/>
+      <c r="K57" s="8"/>
+      <c r="L57" s="175"/>
+      <c r="M57" s="175"/>
+      <c r="N57" s="175"/>
+      <c r="O57" s="175"/>
+      <c r="U57" s="91"/>
+      <c r="Y57" s="37"/>
+      <c r="Z57" s="37"/>
+      <c r="AA57" s="19"/>
+      <c r="AB57" s="61"/>
+      <c r="AC57" s="37"/>
+      <c r="AD57" s="28"/>
+    </row>
+    <row r="58" spans="1:30" ht="12.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="215" t="s">
+        <v>69</v>
+      </c>
+      <c r="B58" s="216"/>
+      <c r="C58" s="219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ø1.40 F10</t>
+        </is>
+      </c>
+      <c r="D58" s="219"/>
+      <c r="E58" s="219"/>
+      <c r="F58" s="219"/>
+      <c r="G58" s="219"/>
+      <c r="H58" s="219"/>
+      <c r="I58" s="219"/>
+      <c r="J58" s="220"/>
+      <c r="K58" s="8"/>
+      <c r="L58" s="203"/>
+      <c r="M58" s="203"/>
+      <c r="N58" s="203"/>
+      <c r="O58" s="203"/>
+      <c r="U58" s="91"/>
+      <c r="W58" s="36"/>
+      <c r="X58" s="36"/>
+      <c r="Y58" s="36"/>
+      <c r="Z58" s="36"/>
+      <c r="AA58" s="19"/>
+      <c r="AB58" s="36"/>
+      <c r="AC58" s="36"/>
+      <c r="AD58" s="29"/>
+    </row>
+    <row r="59" spans="1:30" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="217"/>
+      <c r="B59" s="218"/>
+      <c r="C59" s="221"/>
+      <c r="D59" s="221"/>
+      <c r="E59" s="221"/>
+      <c r="F59" s="221"/>
+      <c r="G59" s="221"/>
+      <c r="H59" s="221"/>
+      <c r="I59" s="221"/>
+      <c r="J59" s="222"/>
+      <c r="K59" s="15"/>
+      <c r="L59" s="137" t="s">
+        <v>13</v>
+      </c>
+      <c r="M59" s="137"/>
+      <c r="N59" s="137"/>
+      <c r="O59" s="137"/>
+      <c r="P59" s="174"/>
+      <c r="Q59" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="R59" s="66"/>
+      <c r="S59" s="66"/>
+      <c r="T59" s="68">
         <v>10</v>
       </c>
-      <c r="B4" s="29"/>
-[...20 lines deleted...]
-      <c r="Q4" s="36" t="s">
+      <c r="U59" s="91"/>
+      <c r="W59" s="36"/>
+      <c r="X59" s="36"/>
+      <c r="Y59" s="36"/>
+      <c r="Z59" s="36"/>
+      <c r="AA59" s="19"/>
+      <c r="AB59" s="36"/>
+      <c r="AC59" s="36"/>
+      <c r="AD59" s="29"/>
+    </row>
+    <row r="60" spans="1:30" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="207" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="208"/>
+      <c r="C60" s="208"/>
+      <c r="D60" s="208"/>
+      <c r="E60" s="208" t="s">
+        <v>0</v>
+      </c>
+      <c r="F60" s="208"/>
+      <c r="G60" s="208"/>
+      <c r="H60" s="208"/>
+      <c r="I60" s="208"/>
+      <c r="J60" s="234"/>
+      <c r="K60" s="8"/>
+      <c r="L60" s="155" t="s">
         <v>13</v>
       </c>
-      <c r="R4" s="36"/>
-[...140 lines deleted...]
-      <c r="AF7" s="1" t="s">
+      <c r="M60" s="155"/>
+      <c r="N60" s="155"/>
+      <c r="O60" s="155"/>
+      <c r="P60" s="156"/>
+      <c r="Q60" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="AO7" s="27"/>
-[...35 lines deleted...]
-      <c r="AD8" s="92">
+      <c r="R60" s="66"/>
+      <c r="S60" s="66"/>
+      <c r="T60" s="68"/>
+      <c r="U60" s="91"/>
+      <c r="W60" s="36"/>
+      <c r="X60" s="36"/>
+      <c r="Y60" s="36"/>
+      <c r="Z60" s="36"/>
+      <c r="AA60" s="19"/>
+      <c r="AB60" s="36"/>
+      <c r="AC60" s="36"/>
+      <c r="AD60" s="29"/>
+    </row>
+    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A61" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B61" s="23">
+        <f ca="1">TODAY()</f>
+        <v>46177</v>
+      </c>
+      <c r="C61" s="235"/>
+      <c r="D61" s="236"/>
+      <c r="E61" s="241" t="s">
+        <v>76</v>
+      </c>
+      <c r="F61" s="242"/>
+      <c r="G61" s="243"/>
+      <c r="H61" s="244"/>
+      <c r="I61" s="245"/>
+      <c r="J61" s="188"/>
+      <c r="K61" s="8"/>
+      <c r="L61" s="155"/>
+      <c r="M61" s="155"/>
+      <c r="N61" s="155"/>
+      <c r="O61" s="155"/>
+      <c r="P61" s="46"/>
+      <c r="Q61" s="36"/>
+      <c r="R61" s="41"/>
+      <c r="S61" s="41"/>
+      <c r="T61" s="41"/>
+      <c r="U61" s="91"/>
+      <c r="AA61" s="19"/>
+      <c r="AD61" s="17"/>
+    </row>
+    <row r="62" spans="1:30" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="AF8" s="1" t="s">
-[...530 lines deleted...]
-      <c r="AD24" s="92">
+      <c r="B62" s="103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CUNHA</t>
+        </is>
+      </c>
+      <c r="C62" s="237"/>
+      <c r="D62" s="238"/>
+      <c r="E62" s="250" t="s">
         <v>1</v>
       </c>
-      <c r="AF24" s="1" t="s">
-[...1168 lines deleted...]
-      <c r="AD62" s="113"/>
+      <c r="F62" s="251"/>
+      <c r="G62" s="252"/>
+      <c r="H62" s="253"/>
+      <c r="I62" s="246"/>
+      <c r="J62" s="247"/>
+      <c r="K62" s="8"/>
+      <c r="L62" s="155"/>
+      <c r="M62" s="155"/>
+      <c r="N62" s="155"/>
+      <c r="O62" s="155"/>
+      <c r="P62" s="46"/>
+      <c r="Q62" s="56"/>
+      <c r="R62" s="41"/>
+      <c r="S62" s="41"/>
+      <c r="T62" s="41"/>
+      <c r="U62" s="91"/>
+      <c r="AA62" s="19"/>
+      <c r="AD62" s="17"/>
     </row>
     <row r="63" spans="1:30" x14ac:dyDescent="0.25">
-      <c r="A63" s="209" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="218" t="e">
+      <c r="A63" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="24" t="e">
         <f>VLOOKUP(B62,#REF!,2,0)</f>
         <v>#REF!</v>
       </c>
-      <c r="C63" s="219"/>
-[...24 lines deleted...]
-      <c r="C64" s="225">
+      <c r="C63" s="239"/>
+      <c r="D63" s="240"/>
+      <c r="E63" s="250" t="s">
+        <v>2</v>
+      </c>
+      <c r="F63" s="251"/>
+      <c r="G63" s="252"/>
+      <c r="H63" s="253"/>
+      <c r="I63" s="248"/>
+      <c r="J63" s="249"/>
+      <c r="K63" s="8"/>
+      <c r="L63" s="175"/>
+      <c r="M63" s="175"/>
+      <c r="N63" s="175"/>
+      <c r="O63" s="175"/>
+      <c r="P63" s="34"/>
+      <c r="U63" s="91"/>
+      <c r="AA63" s="19"/>
+      <c r="AD63" s="17"/>
+    </row>
+    <row r="64" spans="1:30" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="65" t="s">
+        <v>78</v>
+      </c>
+      <c r="B64" s="86"/>
+      <c r="C64" s="229">
         <v>32</v>
       </c>
-      <c r="D64" s="226"/>
-      <c r="E64" s="227">
+      <c r="D64" s="230"/>
+      <c r="E64" s="98">
         <f>3600/C64</f>
         <v>60</v>
       </c>
-      <c r="F64" s="228" t="s">
-[...127 lines deleted...]
-      <c r="AE77" s="114"/>
+      <c r="F64" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="G64" s="99"/>
+      <c r="H64" s="231" t="s">
+        <v>3</v>
+      </c>
+      <c r="I64" s="231"/>
+      <c r="J64" s="232"/>
+      <c r="K64" s="21"/>
+      <c r="L64" s="233"/>
+      <c r="M64" s="233"/>
+      <c r="N64" s="233"/>
+      <c r="O64" s="233"/>
+      <c r="P64" s="26"/>
+      <c r="Q64" s="26"/>
+      <c r="R64" s="49"/>
+      <c r="S64" s="49"/>
+      <c r="T64" s="49"/>
+      <c r="U64" s="92"/>
+      <c r="V64" s="26"/>
+      <c r="W64" s="26"/>
+      <c r="X64" s="26"/>
+      <c r="Y64" s="26"/>
+      <c r="Z64" s="26"/>
+      <c r="AA64" s="27"/>
+      <c r="AB64" s="26"/>
+      <c r="AC64" s="26"/>
+      <c r="AD64" s="59"/>
+    </row>
+    <row r="66" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="B66" s="46"/>
+      <c r="C66" s="46"/>
+      <c r="D66" s="46"/>
+      <c r="E66" s="46"/>
+      <c r="F66" s="46"/>
+      <c r="G66" s="46"/>
+      <c r="H66" s="36"/>
+      <c r="I66" s="36"/>
+      <c r="J66" s="41"/>
+      <c r="K66" s="41"/>
+    </row>
+    <row r="67" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="B67" s="46"/>
+      <c r="C67" s="46"/>
+      <c r="D67" s="46"/>
+      <c r="E67" s="46"/>
+      <c r="F67" s="46"/>
+      <c r="G67" s="46"/>
+      <c r="H67" s="44"/>
+      <c r="I67" s="44"/>
+      <c r="J67" s="41"/>
+      <c r="K67" s="41"/>
+      <c r="X67" s="104"/>
+    </row>
+    <row r="69" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="J69" s="53"/>
+      <c r="Y69" s="37"/>
+      <c r="Z69" s="41"/>
+      <c r="AA69" s="41"/>
+      <c r="AC69" s="46"/>
+      <c r="AD69" s="46"/>
+      <c r="AE69" s="46"/>
+    </row>
+    <row r="70" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="X70" s="47"/>
+      <c r="Y70" s="47"/>
+      <c r="Z70" s="41"/>
+      <c r="AA70" s="41"/>
+      <c r="AC70" s="46"/>
+      <c r="AD70" s="46"/>
+      <c r="AE70" s="46"/>
+    </row>
+    <row r="71" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="X71" s="46"/>
+      <c r="Y71" s="46"/>
+      <c r="Z71" s="46"/>
+      <c r="AA71" s="46"/>
+      <c r="AC71" s="32"/>
+      <c r="AD71" s="32"/>
+      <c r="AE71" s="32"/>
+    </row>
+    <row r="72" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="X72" s="42"/>
+      <c r="AC72" s="36"/>
+      <c r="AD72" s="36"/>
+      <c r="AE72" s="36"/>
+    </row>
+    <row r="73" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="X73" s="42"/>
+      <c r="Y73" s="42"/>
+      <c r="Z73" s="6"/>
+      <c r="AA73" s="6"/>
+      <c r="AC73" s="36"/>
+      <c r="AD73" s="37"/>
+      <c r="AE73" s="37"/>
+    </row>
+    <row r="74" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="X74" s="42"/>
+      <c r="Y74" s="42"/>
+      <c r="Z74" s="6"/>
+      <c r="AA74" s="6"/>
+      <c r="AC74" s="36"/>
+      <c r="AD74" s="37"/>
+      <c r="AE74" s="37"/>
+    </row>
+    <row r="75" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="X75" s="45"/>
+      <c r="Y75" s="45"/>
+      <c r="Z75" s="43"/>
+      <c r="AA75" s="43"/>
+      <c r="AC75" s="36"/>
+      <c r="AD75" s="36"/>
+      <c r="AE75" s="36"/>
+    </row>
+    <row r="76" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="X76" s="45"/>
+      <c r="Y76" s="45"/>
+      <c r="AC76" s="36"/>
+      <c r="AD76" s="36"/>
+      <c r="AE76" s="36"/>
+    </row>
+    <row r="77" spans="2:31" x14ac:dyDescent="0.25">
+      <c r="X77" s="45"/>
+      <c r="Y77" s="45"/>
+      <c r="AB77" s="44"/>
+      <c r="AC77" s="44"/>
+      <c r="AD77" s="36"/>
+      <c r="AE77" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="121">
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="H64:J64"/>
+    <mergeCell ref="L60:P60"/>
+    <mergeCell ref="L64:O64"/>
+    <mergeCell ref="L63:O63"/>
+    <mergeCell ref="L62:O62"/>
+    <mergeCell ref="L61:O61"/>
+    <mergeCell ref="L58:O58"/>
+    <mergeCell ref="L57:O57"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="E60:J60"/>
+    <mergeCell ref="C61:D63"/>
+    <mergeCell ref="E61:F61"/>
+    <mergeCell ref="G61:H61"/>
+    <mergeCell ref="I61:J63"/>
+    <mergeCell ref="E62:F62"/>
+    <mergeCell ref="G62:H62"/>
+    <mergeCell ref="E63:F63"/>
+    <mergeCell ref="G63:H63"/>
+    <mergeCell ref="L44:O44"/>
+    <mergeCell ref="AA44:AD44"/>
+    <mergeCell ref="AA45:AD45"/>
+    <mergeCell ref="A58:B59"/>
+    <mergeCell ref="C58:J59"/>
+    <mergeCell ref="L59:P59"/>
+    <mergeCell ref="L53:P53"/>
+    <mergeCell ref="V53:W53"/>
+    <mergeCell ref="L54:P54"/>
+    <mergeCell ref="V54:W54"/>
+    <mergeCell ref="L55:O55"/>
+    <mergeCell ref="A56:B57"/>
+    <mergeCell ref="C56:J57"/>
+    <mergeCell ref="L56:O56"/>
+    <mergeCell ref="V56:Z56"/>
+    <mergeCell ref="AA55:AD55"/>
+    <mergeCell ref="AA56:AD56"/>
+    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="L31:O31"/>
+    <mergeCell ref="A32:J55"/>
+    <mergeCell ref="L32:O32"/>
+    <mergeCell ref="W33:Z33"/>
+    <mergeCell ref="L33:O33"/>
+    <mergeCell ref="L34:O34"/>
+    <mergeCell ref="L35:O35"/>
+    <mergeCell ref="L49:O49"/>
+    <mergeCell ref="L48:O48"/>
+    <mergeCell ref="L52:O52"/>
+    <mergeCell ref="L51:O51"/>
+    <mergeCell ref="L50:O50"/>
+    <mergeCell ref="V44:Z44"/>
+    <mergeCell ref="V45:Z45"/>
+    <mergeCell ref="V55:Z55"/>
+    <mergeCell ref="K45:T45"/>
+    <mergeCell ref="L46:P46"/>
+    <mergeCell ref="L47:P47"/>
+    <mergeCell ref="L41:O41"/>
+    <mergeCell ref="L42:O42"/>
+    <mergeCell ref="V42:W42"/>
+    <mergeCell ref="L43:O43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="L23:O23"/>
+    <mergeCell ref="L24:O24"/>
+    <mergeCell ref="W24:Z24"/>
+    <mergeCell ref="L36:O36"/>
+    <mergeCell ref="L37:O37"/>
+    <mergeCell ref="L38:O38"/>
+    <mergeCell ref="L39:O39"/>
+    <mergeCell ref="V39:AD39"/>
+    <mergeCell ref="L40:O40"/>
+    <mergeCell ref="V40:AD40"/>
+    <mergeCell ref="L30:O30"/>
+    <mergeCell ref="W32:Z32"/>
+    <mergeCell ref="W16:Z16"/>
+    <mergeCell ref="L17:O17"/>
+    <mergeCell ref="W17:Z17"/>
+    <mergeCell ref="L18:O18"/>
+    <mergeCell ref="L19:O19"/>
+    <mergeCell ref="L20:O20"/>
+    <mergeCell ref="A9:J30"/>
+    <mergeCell ref="K9:Q9"/>
+    <mergeCell ref="R9:T9"/>
+    <mergeCell ref="L10:O10"/>
+    <mergeCell ref="L11:O11"/>
+    <mergeCell ref="L12:O12"/>
+    <mergeCell ref="L13:O13"/>
+    <mergeCell ref="L14:O14"/>
+    <mergeCell ref="L15:O15"/>
+    <mergeCell ref="L16:O16"/>
+    <mergeCell ref="L25:O25"/>
+    <mergeCell ref="W25:Z25"/>
+    <mergeCell ref="L26:O26"/>
+    <mergeCell ref="L27:O27"/>
+    <mergeCell ref="L28:O28"/>
+    <mergeCell ref="L29:O29"/>
+    <mergeCell ref="L21:O21"/>
+    <mergeCell ref="L22:O22"/>
+    <mergeCell ref="A7:J8"/>
+    <mergeCell ref="K7:T8"/>
+    <mergeCell ref="W7:Z7"/>
+    <mergeCell ref="W8:Z8"/>
+    <mergeCell ref="A4:B5"/>
+    <mergeCell ref="C4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:J5"/>
+    <mergeCell ref="K4:O6"/>
     <mergeCell ref="A2:AD2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M3:O3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="S3:T3"/>
     <mergeCell ref="V3:Z4"/>
     <mergeCell ref="AA3:AD4"/>
-    <mergeCell ref="A4:B5"/>
-[...2 lines deleted...]
-    <mergeCell ref="K4:O6"/>
     <mergeCell ref="Q4:T6"/>
-    <mergeCell ref="G4:G5"/>
-    <mergeCell ref="H4:H5"/>
     <mergeCell ref="V5:Y6"/>
     <mergeCell ref="Z5:AD6"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:F6"/>
-    <mergeCell ref="A7:J8"/>
-[...98 lines deleted...]
-    <mergeCell ref="L64:O64"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.2362204724409449" right="0.2362204724409449" top="0" bottom="0" header="0" footer="0"/>
-[...1 lines deleted...]
-  <drawing r:id="rId1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="8" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{80372466-0A7F-484D-9E5F-DB2D25637DD0}">
+          <x14:formula1>
+            <xm:f>#REF!</xm:f>
+          </x14:formula1>
+          <xm:sqref>B62</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C5CB505C-EEE7-4DAA-8023-AB37A618F402}">
+          <x14:formula1>
+            <xm:f>#REF!</xm:f>
+          </x14:formula1>
+          <xm:sqref>M3:O3</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>IR Original</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Nicomatic SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>c.fablet</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>